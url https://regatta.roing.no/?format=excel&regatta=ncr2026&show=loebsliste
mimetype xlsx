--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -11,87 +11,87 @@
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
-    <t>Planerad starttid</t>
-[...17 lines deleted...]
-    <t>Distansen</t>
+    <t>Planlagt Starttidspunkt</t>
+  </si>
+  <si>
+    <t>Løb nr.</t>
+  </si>
+  <si>
+    <t>Køn</t>
+  </si>
+  <si>
+    <t>Aldersgruppe</t>
+  </si>
+  <si>
+    <t>Vægt</t>
+  </si>
+  <si>
+    <t>Bådtype</t>
+  </si>
+  <si>
+    <t>Distancen</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
-    <t>Tillägg till lopp titel</t>
+    <t>Addendum til løb title</t>
   </si>
   <si>
     <t>20. juni 2026</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>Sen</t>
   </si>
   <si>
-    <t>tungvikt</t>
+    <t>tung</t>
   </si>
   <si>
     <t xml:space="preserve">8+ </t>
   </si>
   <si>
     <t>2000m</t>
   </si>
   <si>
     <t>DS/U19 8+</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t xml:space="preserve">U19 </t>
   </si>
   <si>
     <t xml:space="preserve">2- </t>
   </si>
   <si>
     <t>Hofseth Cup</t>
   </si>
   <si>
     <t>HU19 2-</t>
   </si>
@@ -161,60 +161,60 @@
   <si>
     <t>DU19 1x med forsøk</t>
   </si>
   <si>
     <t>Bredde DU19 1x heatfinale</t>
   </si>
   <si>
     <t>DS 2x</t>
   </si>
   <si>
     <t>DU15 1x</t>
   </si>
   <si>
     <t>HU15 2x</t>
   </si>
   <si>
     <t>HU17 1x</t>
   </si>
   <si>
     <t xml:space="preserve">4X </t>
   </si>
   <si>
     <t>DU17 4x</t>
   </si>
   <si>
-    <t xml:space="preserve">9 båttyper </t>
+    <t xml:space="preserve">9 bådtyper </t>
   </si>
   <si>
     <t xml:space="preserve">Åpen </t>
   </si>
   <si>
     <t xml:space="preserve">Masters </t>
   </si>
   <si>
-    <t>handikapptidsanpassning</t>
+    <t>handicap tidsberegning</t>
   </si>
   <si>
     <t xml:space="preserve">2-/2X </t>
   </si>
   <si>
     <t>Master</t>
   </si>
   <si>
     <t>HM 2x</t>
   </si>
   <si>
     <t xml:space="preserve">4- </t>
   </si>
   <si>
     <t>HU17 4-</t>
   </si>
   <si>
     <t>DU19 2x</t>
   </si>
   <si>
     <t>DS 4x</t>
   </si>
   <si>
     <t>HU19 4x</t>
   </si>
@@ -339,55 +339,55 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I81"/>
   <cols>
-    <col min="1" max="1" width="18" customWidth="1"/>
-    <col min="2" max="2" width="9" customWidth="1"/>
+    <col min="1" max="1" width="24" customWidth="1"/>
+    <col min="2" max="2" width="8" customWidth="1"/>
     <col min="3" max="3" width="5" customWidth="1"/>
-    <col min="4" max="4" width="12" customWidth="1"/>
-    <col min="5" max="5" width="24" customWidth="1"/>
+    <col min="4" max="4" width="13" customWidth="1"/>
+    <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>